--- v0 (2026-08-12)
+++ v1 (2026-09-26)
@@ -1,134 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="18B10C1A" w14:textId="77777777" w:rsidR="0090185D" w:rsidRDefault="0090185D">
-[...11 lines deleted...]
-    <w:p w14:paraId="224F9FB6" w14:textId="77777777" w:rsidR="004D4D49" w:rsidRDefault="004D4D49">
+    <w:p w14:paraId="30AC57D4" w14:textId="77777777" w:rsidR="00AB6017" w:rsidRDefault="00AB6017" w:rsidP="00971158">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="90" w:line="275" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B29F418" w14:textId="2D8A00DB" w:rsidR="0090185D" w:rsidRDefault="009333E4">
+    <w:p w14:paraId="7237E835" w14:textId="77777777" w:rsidR="00AB6017" w:rsidRDefault="00AB6017" w:rsidP="00971158">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="90" w:line="275" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B29F418" w14:textId="5EB21E0E" w:rsidR="0090185D" w:rsidRDefault="009333E4" w:rsidP="00971158">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="90" w:line="275" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>TÍTULO DO RESUMO SIMPLES: SUBTÍTULO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738634D3" w14:textId="77777777" w:rsidR="0090185D" w:rsidRDefault="009333E4">
+    <w:p w14:paraId="58089FD4" w14:textId="77777777" w:rsidR="00971158" w:rsidRDefault="00971158" w:rsidP="00971158">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:spacing w:before="90" w:line="275" w:lineRule="auto"/>
+        <w:ind w:right="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="738634D3" w14:textId="31FDC138" w:rsidR="0090185D" w:rsidRDefault="009333E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -159,81 +191,98 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>negrito,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamanho 14, maiúsculas, alinhamento centralizado. Deixar 01 linha em branco. Informar, em nota de rodapé, tamanho 10, se o trabalho for resultado de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">onitoria, PAVI </w:t>
-[...6 lines deleted...]
-        <w:t>e</w:t>
+        <w:t>onitoria, PAVI</w:t>
+      </w:r>
+      <w:r w:rsidR="005C300C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>utoria</w:t>
+      </w:r>
+      <w:r w:rsidR="005C300C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Outro, PIBID-</w:t>
+      </w:r>
+      <w:r w:rsidR="000E4024">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Capes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA5895F" w14:textId="77777777" w:rsidR="0090185D" w:rsidRDefault="0090185D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="275" w:lineRule="auto"/>
         <w:ind w:right="3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -646,168 +695,192 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Formato: o arquivo deverá ser anexado no formato .doc, .docx, .odt, com tamanho máximo de 2MB. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O uso do papel timbrado da edição atual do evento é obrigatório. O modelo é disponibilizado no site do evento para download.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0090185D" w:rsidSect="004D4D49">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="0090185D" w:rsidSect="00971158">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="0" w:footer="317" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="851" w:header="0" w:footer="317" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DFE0CD2" w14:textId="77777777" w:rsidR="00474C8E" w:rsidRDefault="00474C8E">
+    <w:p w14:paraId="00B1B011" w14:textId="77777777" w:rsidR="00D36967" w:rsidRDefault="00D36967">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B60940B" w14:textId="77777777" w:rsidR="00474C8E" w:rsidRDefault="00474C8E">
+    <w:p w14:paraId="3B83021A" w14:textId="77777777" w:rsidR="00D36967" w:rsidRDefault="00D36967">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId1" w:fontKey="{3961DB2F-32A9-49EE-8EA6-543BE4CF14B9}"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{364806FA-CC98-42D6-B4FA-FDAB1B39BEA9}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{6D623194-0BEE-4CA0-BDAD-9B8439ECBD50}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{826C3B06-E3FC-4C08-A65E-172DEF7D6948}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{B775A1D1-8B39-4951-A19E-9081C8DDC95A}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{78EF4186-123B-4DF0-BFCC-D09508B3972B}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7132F797" w14:textId="77777777" w:rsidR="00AB6017" w:rsidRDefault="00AB6017">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="13325E80" w14:textId="77777777" w:rsidR="0090185D" w:rsidRDefault="0090185D">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40AE7915" w14:textId="77777777" w:rsidR="00AB6017" w:rsidRDefault="00AB6017">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E78936C" w14:textId="77777777" w:rsidR="00474C8E" w:rsidRDefault="00474C8E">
+    <w:p w14:paraId="62C91D11" w14:textId="77777777" w:rsidR="00D36967" w:rsidRDefault="00D36967">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F167DC0" w14:textId="77777777" w:rsidR="00474C8E" w:rsidRDefault="00474C8E">
+    <w:p w14:paraId="6947B986" w14:textId="77777777" w:rsidR="00D36967" w:rsidRDefault="00D36967">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="01D61B84" w14:textId="77777777" w:rsidR="0090185D" w:rsidRDefault="009333E4">
+    <w:p w14:paraId="01D61B84" w14:textId="3C313B6C" w:rsidR="0090185D" w:rsidRDefault="009333E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.gjdgxs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -815,66 +888,96 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rabalho resultado de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Monitoria, PAVI ou T</w:t>
+        <w:t>Monitoria, PAVI</w:t>
+      </w:r>
+      <w:r w:rsidR="005C300C">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>utoria</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> .Tamanho</w:t>
+      <w:r w:rsidR="005C300C">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Outro, PIBID-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE24BD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Capes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.Tamanho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="0DEA5A9E" w14:textId="77777777" w:rsidR="0090185D" w:rsidRDefault="009333E4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -996,374 +1099,261 @@
         <w:t>E-mail para contato: autor(a)@xxxx.com.br</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7266C3D7" w14:textId="77777777" w:rsidR="0090185D" w:rsidRDefault="0090185D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08719B79" w14:textId="52A7CBDF" w:rsidR="0090185D" w:rsidRDefault="001E05E0" w:rsidP="006D4D9C">
-    <w:r>
+  <w:p w14:paraId="3232C9BD" w14:textId="77777777" w:rsidR="00AB6017" w:rsidRDefault="00AB6017">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6787E4F4" w14:textId="37BC0652" w:rsidR="00971158" w:rsidRDefault="00AB6017" w:rsidP="00971158">
+    <w:pPr>
       <w:rPr>
         <w:noProof/>
+        <w:highlight w:val="white"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00AB6017">
+      <w:rPr>
+        <w:noProof/>
+        <w:highlight w:val="white"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3763EBAA" wp14:editId="1CD092FB">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73B6451D" wp14:editId="560ACCA1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-171450</wp:posOffset>
+            <wp:posOffset>-530860</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>9525</wp:posOffset>
+            <wp:posOffset>19050</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="371475" cy="256540"/>
-          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:extent cx="7622540" cy="1419225"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
-          <wp:docPr id="624131323" name="Imagem 3"/>
+          <wp:docPr id="1756597165" name="Imagem 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="624131323" name="Imagem 624131323"/>
-[...192 lines deleted...]
-                  <pic:cNvPr id="0" name="Picture 6"/>
+                  <pic:cNvPr id="0" name="Picture 16"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7553325" cy="1254760"/>
+                    <a:ext cx="7622702" cy="1419255"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00C54C8E">
+  </w:p>
+  <w:p w14:paraId="0BEE79AF" w14:textId="2D766DE1" w:rsidR="00971158" w:rsidRDefault="00971158" w:rsidP="00971158">
+    <w:pPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:highlight w:val="white"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="32865D00" w14:textId="23420B66" w:rsidR="00AB6017" w:rsidRPr="00AB6017" w:rsidRDefault="00AB6017" w:rsidP="00AB6017">
+    <w:pPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:highlight w:val="white"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6AFC8D37" w14:textId="3039EE5A" w:rsidR="00971158" w:rsidRPr="00971158" w:rsidRDefault="00971158" w:rsidP="00971158">
+    <w:pPr>
+      <w:rPr>
+        <w:noProof/>
+        <w:highlight w:val="white"/>
+        <w:lang w:val="pt-BR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="08719B79" w14:textId="7DB11C13" w:rsidR="0090185D" w:rsidRDefault="00C54C8E" w:rsidP="006D4D9C">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:highlight w:val="white"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="left" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00C54C8E">
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:highlight w:val="white"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:ptab w:relativeTo="indent" w:alignment="center" w:leader="none"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="09662A48" w14:textId="31D43E7E" w:rsidR="0090185D" w:rsidRDefault="0090185D"/>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06CD70AC" w14:textId="77777777" w:rsidR="00AB6017" w:rsidRDefault="00AB6017">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0090185D"/>
     <w:rsid w:val="00037EFC"/>
+    <w:rsid w:val="00052AD1"/>
+    <w:rsid w:val="00074095"/>
+    <w:rsid w:val="000C326D"/>
+    <w:rsid w:val="000E4024"/>
+    <w:rsid w:val="00130EEC"/>
     <w:rsid w:val="001E05E0"/>
+    <w:rsid w:val="001E0EAA"/>
+    <w:rsid w:val="00234DBF"/>
+    <w:rsid w:val="0024451D"/>
+    <w:rsid w:val="003E7BD9"/>
     <w:rsid w:val="00474C8E"/>
     <w:rsid w:val="004D4D49"/>
+    <w:rsid w:val="005C300C"/>
     <w:rsid w:val="006D4D9C"/>
+    <w:rsid w:val="007521B5"/>
     <w:rsid w:val="00764814"/>
+    <w:rsid w:val="00857C5D"/>
+    <w:rsid w:val="008C3860"/>
     <w:rsid w:val="008C5065"/>
+    <w:rsid w:val="008D60B2"/>
     <w:rsid w:val="0090185D"/>
     <w:rsid w:val="009333E4"/>
+    <w:rsid w:val="00971158"/>
     <w:rsid w:val="00A953C8"/>
+    <w:rsid w:val="00AB6017"/>
+    <w:rsid w:val="00BE24BD"/>
     <w:rsid w:val="00C31C6B"/>
     <w:rsid w:val="00C54C8E"/>
+    <w:rsid w:val="00D36967"/>
     <w:rsid w:val="00D67883"/>
+    <w:rsid w:val="00E53D98"/>
     <w:rsid w:val="00EA0BAF"/>
     <w:rsid w:val="00ED7CDD"/>
+    <w:rsid w:val="00EF0590"/>
     <w:rsid w:val="00FD3C33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1866,51 +1856,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -2089,67 +2078,79 @@
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00971158"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2415,75 +2416,75 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjvx+yutUIzgoDBIbDNRtotqTlQmg==">CgMxLjAyCGguZ2pkZ3hzOAByITEtRlpzbm1Vcks2RlBZQU5OY0JmbXVhakhyVWRJN1BmZg==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>237</Words>
-  <Characters>1281</Characters>
+  <Words>240</Words>
+  <Characters>1298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1515</CharactersWithSpaces>
+  <CharactersWithSpaces>1535</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Usuário do Windows</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:lpwstr>2023-08-16T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">